--- v2 (2026-02-18)
+++ v3 (2026-04-27)
@@ -707,54 +707,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>38</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t> 20738</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 01.07.2021 № 81-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L7"/>
   <sheetViews>
@@ -1831,56 +1833,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>36567</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 11299</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -1911,56 +1911,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>36568</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t>- 11295</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
@@ -2222,54 +2220,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>36149</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>- 20738</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
@@ -2876,56 +2876,54 @@
           <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>39573</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта (молодший бакалавр)</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
-          <t>- 10365</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
@@ -3772,51 +3770,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -3841,51 +3839,51 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -4151,51 +4149,51 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -4225,51 +4223,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
@@ -4324,51 +4322,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>