--- v2 (2026-02-20)
+++ v3 (2026-04-06)
@@ -410,51 +410,51 @@
         <is>
           <t>info@ct-college.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www:ct-college.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Дідух Ірина Іванівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -3077,84 +3077,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
@@ -3176,84 +3176,84 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>