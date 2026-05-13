--- v2 (2026-03-26)
+++ v3 (2026-05-13)
@@ -2421,51 +2421,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>