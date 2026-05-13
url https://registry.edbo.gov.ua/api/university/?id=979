--- v2 (2026-02-23)
+++ v3 (2026-05-13)
@@ -2298,54 +2298,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>61462</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства та електронна комерція</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ДО 007104</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -2378,54 +2380,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>55622</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>ДО 007102</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2540,54 +2544,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>55621</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>ДО 007103</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
@@ -3568,121 +3574,121 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E16" s="8" t="n">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>