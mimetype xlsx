--- v2 (2026-03-10)
+++ v3 (2026-04-25)
@@ -1562,92 +1562,92 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>43866</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>лікувальна справа</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>КО 006901</t>
+          <t>ДО 006901</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>45079</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>сестринська справа</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>КО 006902</t>
+          <t>ДО 006902</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>