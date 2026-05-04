--- v2 (2026-02-05)
+++ v3 (2026-05-04)
@@ -3320,84 +3320,84 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>21</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>