--- v2 (2026-03-14)
+++ v3 (2026-05-17)
@@ -2528,54 +2528,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>51476</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ДС 007080</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">