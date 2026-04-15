--- v1 (2026-02-10)
+++ v2 (2026-04-15)
@@ -3626,95 +3626,97 @@
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>64656</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t>- 354</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>26945</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>- 20152</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
@@ -3804,51 +3806,51 @@
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>26946</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t>- 354</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
@@ -4702,51 +4704,51 @@
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Сфера обслуговування</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
         <v>26943</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Сфера обслуговування)</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t>- 477</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
@@ -4921,51 +4923,51 @@
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>2673</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t>- 478</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D46" s="3"/>
@@ -5251,92 +5253,92 @@
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>32818</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Акторське мистецтво</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t>- 644</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>20908</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t>- 487</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J54" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
@@ -5774,54 +5776,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>53994</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна математика</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I66" s="9"/>
+          <t>- 20160</t>
+        </is>
+      </c>
+      <c r="I66" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
@@ -5977,51 +5981,51 @@
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>21124</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="8" t="inlineStr">
         <is>
           <t>- 548</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J71" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D72" s="3"/>
@@ -6645,51 +6649,51 @@
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
         <v>83458</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="8" t="inlineStr">
         <is>
           <t>- 17272</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J87" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
@@ -7466,51 +7470,51 @@
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>83464</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t>- 17276</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D107" s="3"/>
@@ -7894,51 +7898,51 @@
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D116" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E116" s="6" t="n">
         <v>83476</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Акторське мистецтво</t>
         </is>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="8" t="inlineStr">
         <is>
           <t>- 17280</t>
         </is>
       </c>
       <c r="I116" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D117" s="3" t="inlineStr">
@@ -8622,51 +8626,51 @@
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
         <v>40368</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>Соціальна педагогіка</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H134" s="8" t="inlineStr">
         <is>
           <t>- 2587</t>
         </is>
       </c>
       <c r="I134" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J134" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K134" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D135" s="3"/>
@@ -9347,51 +9351,51 @@
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E149" s="6" t="n">
         <v>32839</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H149" s="8" t="inlineStr">
         <is>
           <t>- 953</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J149" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D150" s="3" t="inlineStr">
@@ -9933,51 +9937,51 @@
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
         <v>36141</v>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
           <t>Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H161" s="8" t="inlineStr">
         <is>
           <t>- 2598</t>
         </is>
       </c>
       <c r="I161" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J161" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K161" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D162" s="3"/>
@@ -10203,96 +10207,96 @@
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
         <v>36139</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
           <t>Режисура івент-проектів</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H167" s="8" t="inlineStr">
         <is>
           <t>- 888</t>
         </is>
       </c>
       <c r="I167" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J167" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K167" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
           <t>031</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
         <v>35632</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="8" t="inlineStr">
         <is>
           <t>- 2557</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J168" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D169" s="3"/>
@@ -10338,51 +10342,51 @@
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>24981</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>Аналітика суспільних процесів</t>
         </is>
       </c>
       <c r="G170" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H170" s="8" t="inlineStr">
         <is>
           <t>- 33</t>
         </is>
       </c>
       <c r="I170" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J170" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K170" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D171" s="3" t="inlineStr">
@@ -10857,51 +10861,51 @@
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>3803</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Управління навчальним закладом</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H181" s="8" t="inlineStr">
         <is>
           <t>- 2459</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J181" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D182" s="3"/>
@@ -11127,51 +11131,51 @@
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
         <v>60303</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H187" s="8" t="inlineStr">
         <is>
           <t>- 4681</t>
         </is>
       </c>
       <c r="I187" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J187" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K187" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D188" s="3"/>
@@ -11260,51 +11264,51 @@
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
         <v>83789</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Соціальна педагогіка</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H190" s="8" t="inlineStr">
         <is>
           <t>- 17287</t>
         </is>
       </c>
       <c r="I190" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J190" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D191" s="3"/>
@@ -11869,51 +11873,51 @@
       </c>
       <c r="D203" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E203" s="6" t="n">
         <v>83812</v>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H203" s="8" t="inlineStr">
         <is>
           <t>- 17289</t>
         </is>
       </c>
       <c r="I203" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J203" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K203" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D204" s="3" t="inlineStr">
@@ -12441,51 +12445,51 @@
       </c>
       <c r="D215" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E215" s="6" t="n">
         <v>83816</v>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H215" s="8" t="inlineStr">
         <is>
           <t>- 17294</t>
         </is>
       </c>
       <c r="I215" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J215" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K215" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D216" s="3"/>
@@ -12572,51 +12576,51 @@
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
         <v>83837</v>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
           <t>Аналітика суспільних процесів</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H218" s="8" t="inlineStr">
         <is>
           <t>- 17298</t>
         </is>
       </c>
       <c r="I218" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J218" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K218" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B219" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D219" s="3" t="inlineStr">
@@ -13040,96 +13044,96 @@
       </c>
       <c r="D228" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E228" s="6" t="n">
         <v>83833</v>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
           <t>Режисура івент-проектів</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H228" s="8" t="inlineStr">
         <is>
           <t>- 17296</t>
         </is>
       </c>
       <c r="I228" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J228" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K228" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B229" s="8" t="inlineStr">
         <is>
           <t>B7</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
         <v>83835</v>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H229" s="8" t="inlineStr">
         <is>
           <t>- 17297</t>
         </is>
       </c>
       <c r="I229" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J229" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K229" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D230" s="3"/>
@@ -13390,51 +13394,51 @@
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
         <v>83854</v>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
           <t>Управління закладом освіти</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H236" s="8" t="inlineStr">
         <is>
           <t>- 17300</t>
         </is>
       </c>
       <c r="I236" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J236" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K236" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B237" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D237" s="3"/>
@@ -13607,51 +13611,51 @@
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
         <v>83860</v>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H241" s="8" t="inlineStr">
         <is>
           <t>- 17301</t>
         </is>
       </c>
       <c r="I241" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J241" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K241" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D242" s="3"/>
@@ -13695,231 +13699,231 @@
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
         <v>38724</v>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H243" s="8" t="inlineStr">
         <is>
           <t>- 791</t>
         </is>
       </c>
       <c r="I243" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J243" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K243" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
         <v>38725</v>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H244" s="8" t="inlineStr">
         <is>
           <t>- 2000</t>
         </is>
       </c>
       <c r="I244" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J244" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K244" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B245" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
         <v>38726</v>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G245" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H245" s="8" t="inlineStr">
         <is>
           <t>- 713</t>
         </is>
       </c>
       <c r="I245" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J245" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K245" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
         <v>39072</v>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="G246" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H246" s="8" t="inlineStr">
         <is>
           <t>- 2854</t>
         </is>
       </c>
       <c r="I246" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J246" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K246" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B247" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
         <v>38727</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H247" s="8" t="inlineStr">
         <is>
           <t>- 790</t>
         </is>
       </c>
       <c r="I247" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J247" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K247" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D248" s="3"/>
@@ -14008,591 +14012,591 @@
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
         <v>38728</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H250" s="8" t="inlineStr">
         <is>
           <t>- 789</t>
         </is>
       </c>
       <c r="I250" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J250" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K250" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B251" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
         <v>38729</v>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G251" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H251" s="8" t="inlineStr">
         <is>
           <t>- 712</t>
         </is>
       </c>
       <c r="I251" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J251" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K251" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
         <v>38730</v>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H252" s="8" t="inlineStr">
         <is>
           <t>- 711</t>
         </is>
       </c>
       <c r="I252" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J252" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K252" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
         <v>39074</v>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H253" s="8" t="inlineStr">
         <is>
           <t>- 2090</t>
         </is>
       </c>
       <c r="I253" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J253" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K253" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
         <v>38731</v>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G254" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H254" s="8" t="inlineStr">
         <is>
           <t>- 609</t>
         </is>
       </c>
       <c r="I254" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J254" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K254" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B255" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
         <v>60286</v>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G255" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H255" s="8" t="inlineStr">
         <is>
           <t>- 4680</t>
         </is>
       </c>
       <c r="I255" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J255" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K255" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
         <v>38732</v>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H256" s="8" t="inlineStr">
         <is>
           <t>- 721</t>
         </is>
       </c>
       <c r="I256" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J256" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K256" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B257" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
         <v>39086</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H257" s="8" t="inlineStr">
         <is>
           <t>- 2239</t>
         </is>
       </c>
       <c r="I257" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J257" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K257" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
         <v>83861</v>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G258" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H258" s="8" t="inlineStr">
         <is>
           <t>- 17302</t>
         </is>
       </c>
       <c r="I258" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J258" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K258" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
         <v>83862</v>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H259" s="8" t="inlineStr">
         <is>
           <t>- 17303</t>
         </is>
       </c>
       <c r="I259" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J259" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K259" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
         <v>83863</v>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G260" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H260" s="8" t="inlineStr">
         <is>
           <t>- 17304</t>
         </is>
       </c>
       <c r="I260" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J260" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K260" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B261" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
         <v>83865</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H261" s="8" t="inlineStr">
         <is>
           <t>- 17305</t>
         </is>
       </c>
       <c r="I261" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J261" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K261" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
         <v>83866</v>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H262" s="8" t="inlineStr">
         <is>
           <t>- 17306</t>
         </is>
       </c>
       <c r="I262" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J262" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K262" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B263" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D263" s="3"/>
@@ -14636,51 +14640,51 @@
       <c r="C264" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
         <v>83882</v>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G264" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H264" s="8" t="inlineStr">
         <is>
           <t>- 17308</t>
         </is>
       </c>
       <c r="I264" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J264" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K264" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B265" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D265" s="3"/>
@@ -14726,276 +14730,276 @@
       <c r="C266" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
         <v>83880</v>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G266" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H266" s="8" t="inlineStr">
         <is>
           <t>- 17307</t>
         </is>
       </c>
       <c r="I266" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J266" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K266" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B267" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
         <v>83883</v>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G267" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H267" s="8" t="inlineStr">
         <is>
           <t>- 17309</t>
         </is>
       </c>
       <c r="I267" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J267" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K267" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
         <v>83884</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H268" s="8" t="inlineStr">
         <is>
           <t>- 17310</t>
         </is>
       </c>
       <c r="I268" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J268" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K268" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B269" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
         <v>83885</v>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G269" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H269" s="8" t="inlineStr">
         <is>
           <t>- 17311</t>
         </is>
       </c>
       <c r="I269" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J269" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K269" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
         <v>83888</v>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G270" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H270" s="8" t="inlineStr">
         <is>
           <t>- 17312</t>
         </is>
       </c>
       <c r="I270" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J270" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K270" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B271" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
         <v>83890</v>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H271" s="8" t="inlineStr">
         <is>
           <t>- 17313</t>
         </is>
       </c>
       <c r="I271" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J271" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K271" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K271"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -15062,158 +15066,158 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>63</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -15391,51 +15395,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -15942,51 +15946,51 @@
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
@@ -16370,54 +16374,54 @@
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
@@ -16733,87 +16737,87 @@
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F49" s="6" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>135</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -16840,51 +16844,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -17136,54 +17140,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -17210,91 +17214,91 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -17432,51 +17436,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E68" s="6" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -17546,51 +17550,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E71" s="6" t="n">
         <v>98</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -17839,51 +17843,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -17946,51 +17950,51 @@
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
@@ -18218,51 +18222,51 @@
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
@@ -18288,120 +18292,120 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
         <v>54</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -18519,51 +18523,51 @@
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
@@ -18684,51 +18688,51 @@
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -18890,51 +18894,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D110" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E110" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -19260,54 +19264,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D120" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E120" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -19519,91 +19523,91 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E127" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D128" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E128" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
@@ -19876,51 +19880,51 @@
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F137" s="6" t="n">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
@@ -20071,51 +20075,51 @@
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -21007,84 +21011,84 @@
       <c r="H170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F172" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -21106,60 +21110,60 @@
       <c r="H173" s="6" t="n">
         <v>4</v>
       </c>
       <c r="I173" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F174" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I174" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
         <v>7</v>
       </c>
@@ -21208,114 +21212,114 @@
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B177" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F177" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H177" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I177" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F178" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F179" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I179"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>