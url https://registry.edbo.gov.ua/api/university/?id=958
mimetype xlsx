--- v2 (2026-02-23)
+++ v3 (2026-05-25)
@@ -374,51 +374,51 @@
         <is>
           <t>с-ще Нова Ушиця</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Подільська, 34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>0384 73 00 67</t>
+          <t>+38(038)-473-00-67</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>nfk-pdatu@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>ntpu.org.ua</t>
         </is>
@@ -2995,51 +2995,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
@@ -3127,51 +3127,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>