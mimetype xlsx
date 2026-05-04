--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -3012,51 +3012,51 @@
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>271</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -3174,54 +3174,54 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>