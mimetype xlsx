--- v2 (2026-02-21)
+++ v3 (2026-04-29)
@@ -3331,51 +3331,51 @@
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>5744</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t>- 18786</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D24" s="3"/>
@@ -3448,55 +3448,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>4100</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
-          <t>- 18785</t>
+          <t>- 20645</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46155</v>
+        <v>46498</v>
       </c>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D27" s="3"/>
@@ -4398,51 +4398,51 @@
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>85945</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t>- 18810</t>
         </is>
       </c>
       <c r="I48" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D49" s="3"/>
@@ -4789,55 +4789,55 @@
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>61494</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H57" s="8" t="inlineStr">
         <is>
-          <t>- 18791</t>
+          <t>- 20692</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
-        <v>46155</v>
+        <v>46498</v>
       </c>
       <c r="J57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D58" s="3"/>
@@ -4879,101 +4879,97 @@
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>61506</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>мова і література угорська</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H59" s="8" t="inlineStr">
         <is>
-          <t>- 18793</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I59" s="9"/>
       <c r="J59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>61507</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>українська мова і література</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H60" s="8" t="inlineStr">
         <is>
-          <t>- 18794</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I60" s="9"/>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
@@ -5298,105 +5294,101 @@
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
           <t>Угро-фінські мови та літератури (переклад включно), перша - угорська</t>
         </is>
       </c>
       <c r="E68" s="6" t="n">
         <v>85943</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Мова і література угорська</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H68" s="8" t="inlineStr">
         <is>
-          <t>- 18816</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I68" s="9"/>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
         <v>85938</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H69" s="8" t="inlineStr">
         <is>
-          <t>- 18817</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I69" s="9"/>
       <c r="J69" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
@@ -5728,54 +5720,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
         <v>46704</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I78" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I78" s="9" t="n">
+        <v>46217</v>
+      </c>
       <c r="J78" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
@@ -6796,51 +6790,51 @@
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>21</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -7051,51 +7045,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -7159,51 +7153,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -7866,51 +7860,51 @@
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>