--- v2 (2026-02-05)
+++ v3 (2026-05-06)
@@ -2611,51 +2611,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
@@ -2684,51 +2684,51 @@
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>46</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
@@ -2813,51 +2813,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -2879,54 +2879,54 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>