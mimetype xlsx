--- v2 (2026-02-12)
+++ v3 (2026-05-01)
@@ -2685,54 +2685,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>61166</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДС 007153</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -3164,150 +3166,150 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>72</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
@@ -3362,51 +3364,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>