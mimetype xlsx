--- v1 (2026-02-19)
+++ v2 (2026-05-08)
@@ -30,51 +30,51 @@
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$192</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$121</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$120</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1268,54 +1268,56 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H10" s="9"/>
+          <t> 20209</t>
+        </is>
+      </c>
+      <c r="H10" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L5"/>
   <sheetViews>
@@ -2318,51 +2320,51 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>72443</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>ОП Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>- 10566</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t>УД 04019575</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
@@ -2884,56 +2886,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>29178</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>- 10630</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
@@ -3134,51 +3134,51 @@
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>29183</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t>- 1519</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D33" s="3"/>
@@ -3583,51 +3583,51 @@
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>65674</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>- 10484</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D44" s="3"/>
@@ -3706,51 +3706,51 @@
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>29191</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t>- 1317</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D47" s="3"/>
@@ -3925,51 +3925,51 @@
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
         <v>66320</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t>УД 04020148</t>
         </is>
       </c>
       <c r="K51" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
         <v>80271</v>
@@ -4101,51 +4101,51 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>66321</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t>УД 04020149</t>
         </is>
       </c>
       <c r="K55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>66323</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -4499,51 +4499,51 @@
           <t>Екологія</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>66329</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I65" s="9"/>
       <c r="J65" s="7" t="inlineStr">
         <is>
           <t>УД 04020145</t>
         </is>
       </c>
       <c r="K65" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>66330</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Геологія</t>
@@ -4571,56 +4571,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>66333</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="7" t="inlineStr">
         <is>
-          <t>- 11904</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I67" s="9"/>
       <c r="J67" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
@@ -4698,51 +4696,51 @@
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>66343</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t>- 11887</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
@@ -4784,54 +4782,56 @@
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E72" s="6" t="n">
         <v>87138</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Обладнання переробних і харчових виробництв</t>
         </is>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I72" s="9"/>
+          <t>- 20817</t>
+        </is>
+      </c>
+      <c r="I72" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
@@ -5042,51 +5042,51 @@
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E78" s="6" t="n">
         <v>72503</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I78" s="9"/>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t>УД 04020147</t>
         </is>
       </c>
       <c r="K78" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Холодильні та кліматичні технології</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
         <v>80454</v>
@@ -5204,51 +5204,51 @@
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>78234</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t>- 11916</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D83" s="3"/>
@@ -5419,51 +5419,51 @@
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
         <v>42102</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t>- 2603</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t>УД 04012105</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
@@ -5734,55 +5734,55 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
         <v>29335</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і бізнес-адміністрування</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>УД 04012131</t>
+          <t>- 20171</t>
         </is>
       </c>
       <c r="I94" s="9" t="n">
-        <v>46204</v>
+        <v>46470</v>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D95" s="3"/>
@@ -6100,51 +6100,51 @@
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>31564</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
           <t>- 920</t>
         </is>
       </c>
       <c r="I102" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
@@ -6280,51 +6280,51 @@
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>65682</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Обладнання переробних і харчових виробництв</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t>- 10492</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
@@ -7282,51 +7282,51 @@
       </c>
       <c r="D128" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E128" s="6" t="n">
         <v>66428</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
           <t>- 11907</t>
         </is>
       </c>
       <c r="I128" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K128" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D129" s="3" t="inlineStr">
@@ -7922,51 +7922,51 @@
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
         <v>66473</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
           <t>- 12065</t>
         </is>
       </c>
       <c r="I142" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D143" s="3"/>
@@ -8151,54 +8151,56 @@
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E147" s="6" t="n">
         <v>87139</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Обладнання переробних і харчових виробництв</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H147" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I147" s="9"/>
+          <t>- 20818</t>
+        </is>
+      </c>
+      <c r="I147" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J147" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
@@ -9100,51 +9102,51 @@
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
         <v>34610</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
           <t>- 781</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D169" s="3"/>
@@ -9276,51 +9278,51 @@
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
         <v>34613</v>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
           <t>- 1486</t>
         </is>
       </c>
       <c r="I172" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K172" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D173" s="3"/>
@@ -9364,51 +9366,51 @@
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
         <v>34615</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G174" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
           <t>- 2701</t>
         </is>
       </c>
       <c r="I174" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K174" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D175" s="3"/>
@@ -9452,319 +9454,321 @@
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
         <v>34616</v>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
           <t>- 780</t>
         </is>
       </c>
       <c r="I176" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K176" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
         <v>34617</v>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H177" s="7" t="inlineStr">
         <is>
           <t>- 5756</t>
         </is>
       </c>
       <c r="I177" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J177" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K177" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B178" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
         <v>57908</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
           <t>- 5756</t>
         </is>
       </c>
       <c r="I178" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K178" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
         <v>34618</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H179" s="7" t="inlineStr">
         <is>
           <t>- 853</t>
         </is>
       </c>
       <c r="I179" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J179" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
         <v>34619</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
           <t>- 2268</t>
         </is>
       </c>
       <c r="I180" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>34620</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H181" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I181" s="9"/>
+          <t>- 20209</t>
+        </is>
+      </c>
+      <c r="I181" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J181" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
         <v>67022</v>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G182" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
           <t>- 11912</t>
         </is>
       </c>
       <c r="I182" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K182" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B183" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D183" s="3"/>
@@ -9810,51 +9814,51 @@
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
         <v>67026</v>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
           <t>- 11895</t>
         </is>
       </c>
       <c r="I184" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K184" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D185" s="3"/>
@@ -9898,231 +9902,231 @@
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
         <v>72502</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
           <t>- 11885</t>
         </is>
       </c>
       <c r="I186" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K186" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B187" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
         <v>67035</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H187" s="7" t="inlineStr">
         <is>
           <t>- 11896</t>
         </is>
       </c>
       <c r="I187" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J187" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K187" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
         <v>67036</v>
       </c>
       <c r="F188" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G188" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
           <t>- 11899</t>
         </is>
       </c>
       <c r="I188" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K188" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
         <v>67029</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H189" s="7" t="inlineStr">
         <is>
           <t>- 11903</t>
         </is>
       </c>
       <c r="I189" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J189" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K189" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
         <v>85169</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
           <t>- 12662</t>
         </is>
       </c>
       <c r="I190" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D191" s="3"/>
@@ -10190,51 +10194,51 @@
       <c r="I192" s="9"/>
       <c r="J192" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K192" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K192"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I121"/>
+  <dimension ref="A1:I120"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -10723,81 +10727,81 @@
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>33</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -10892,51 +10896,51 @@
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
@@ -10955,51 +10959,51 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -11058,51 +11062,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
@@ -11128,51 +11132,51 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -11367,54 +11371,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
@@ -11568,51 +11572,51 @@
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>43</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -11631,51 +11635,51 @@
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -11796,117 +11800,117 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -11928,87 +11932,87 @@
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>101</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
@@ -12126,120 +12130,120 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>130</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
@@ -12390,51 +12394,51 @@
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
@@ -13239,51 +13243,51 @@
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -13493,836 +13497,803 @@
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F98" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>274</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>K10</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>K10</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Цивільна безпека</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F111" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>263</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I121"/>
+  <autoFilter ref="A1:I120"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>