--- v2 (2026-03-07)
+++ v3 (2026-05-21)
@@ -2965,51 +2965,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
@@ -3035,87 +3035,87 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>28</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
@@ -3269,81 +3269,81 @@
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>121</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
@@ -3365,51 +3365,51 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>