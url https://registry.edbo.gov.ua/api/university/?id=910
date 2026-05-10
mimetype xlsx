--- v2 (2026-03-02)
+++ v3 (2026-05-10)
@@ -2798,51 +2798,51 @@
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>86485</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>J8</t>
@@ -3193,84 +3193,84 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
@@ -3325,51 +3325,51 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -3414,51 +3414,51 @@
       </c>
       <c r="D1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7122 Муляр
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>46</v>
       </c>
@@ -3486,51 +3486,51 @@
         <v>27</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>29</v>
       </c>
       <c r="C6" s="8" t="n">