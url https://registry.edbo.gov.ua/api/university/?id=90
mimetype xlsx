--- v3 (2026-02-06)
+++ v4 (2026-04-06)
@@ -8691,51 +8691,51 @@
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>60</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -8820,51 +8820,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -8886,51 +8886,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -9385,87 +9385,87 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>21</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>76</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -9517,84 +9517,84 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -9685,147 +9685,147 @@
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>101</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
@@ -9850,51 +9850,51 @@
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>44</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
@@ -9979,51 +9979,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
@@ -10114,51 +10114,51 @@
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>229</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -10214,54 +10214,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -10420,51 +10420,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -10853,51 +10853,51 @@
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -11348,51 +11348,51 @@
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F88" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
@@ -11414,51 +11414,51 @@
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -11612,84 +11612,84 @@
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>