--- v4 (2026-04-06)
+++ v5 (2026-05-22)
@@ -419,63 +419,63 @@
         <is>
           <t>rector@kntu.kr.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://www.kntu.kr.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Кириченко Андрій Миколайович</t>
+          <t>Кропівний Володимир Миколайович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2318,54 +2318,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>53074</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>- 20751</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
@@ -4503,54 +4505,56 @@
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>63446</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Історія матеріальної культури та експертиза об`єктів історичної спадщини</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I72" s="9"/>
+          <t>- 20680</t>
+        </is>
+      </c>
+      <c r="I72" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
@@ -5536,51 +5540,51 @@
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>34190</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H95" s="7" t="inlineStr">
         <is>
           <t>- 2836</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D96" s="3"/>
@@ -7086,51 +7090,51 @@
       </c>
       <c r="D129" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E129" s="6" t="n">
         <v>84420</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H129" s="7" t="inlineStr">
         <is>
           <t>- 15308</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J129" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D130" s="3"/>
@@ -7667,55 +7671,55 @@
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
         <v>37028</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>- 802</t>
+          <t>- 21255</t>
         </is>
       </c>
       <c r="I142" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D143" s="3"/>
@@ -7847,51 +7851,51 @@
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
         <v>37031</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
           <t>- 1255</t>
         </is>
       </c>
       <c r="I146" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D147" s="3"/>
@@ -8066,51 +8070,51 @@
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
         <v>85407</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H151" s="7" t="inlineStr">
         <is>
           <t>- 15318</t>
         </is>
       </c>
       <c r="I151" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J151" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D152" s="3"/>
@@ -8242,51 +8246,51 @@
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
         <v>86151</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H155" s="7" t="inlineStr">
         <is>
           <t>- 16720</t>
         </is>
       </c>
       <c r="I155" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J155" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D156" s="3"/>
@@ -9451,51 +9455,51 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -9517,51 +9521,51 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -9880,51 +9884,51 @@
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -10180,51 +10184,51 @@
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>115</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
@@ -10955,51 +10959,51 @@
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
@@ -11084,84 +11088,84 @@
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -11249,51 +11253,51 @@
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
@@ -11414,51 +11418,51 @@
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -11480,51 +11484,51 @@
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -11612,51 +11616,51 @@
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -11747,51 +11751,51 @@
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>