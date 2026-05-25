--- v1 (2026-02-23)
+++ v2 (2026-05-25)
@@ -3115,51 +3115,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -3181,117 +3181,117 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>