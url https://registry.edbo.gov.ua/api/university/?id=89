--- v1 (2026-03-03)
+++ v2 (2026-05-08)
@@ -2073,55 +2073,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>35264</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта: біологія та здоров`я людини</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
-          <t>- 12181</t>
+          <t>- 20527</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46155</v>
+        <v>46498</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
@@ -3814,51 +3814,51 @@
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>37449</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія: історія. Європейські студії</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t>- 497</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
@@ -6206,96 +6206,96 @@
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
         <v>24585</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта. Альтернативна дошкільна освіта</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t>- 1153</t>
         </is>
       </c>
       <c r="I105" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>24603</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t>- 1145</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
@@ -6831,51 +6831,51 @@
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
         <v>32659</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Менеджмент: адміністрування діяльності суб'єктів господарювання</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H118" s="8" t="inlineStr">
         <is>
           <t>- 1180</t>
         </is>
       </c>
       <c r="I118" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J118" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K118" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D119" s="3"/>
@@ -7326,96 +7326,96 @@
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>85221</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта. Альтернативна дошкільна освіта</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H129" s="8" t="inlineStr">
         <is>
           <t>- 18555</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J129" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>85219</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H130" s="8" t="inlineStr">
         <is>
           <t>- 18556</t>
         </is>
       </c>
       <c r="I130" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
@@ -7798,51 +7798,51 @@
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>84262</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Менеджмент: адміністрування діяльності суб’єктів господарювання</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="8" t="inlineStr">
         <is>
           <t>- 18554</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D140" s="3"/>
@@ -8013,51 +8013,51 @@
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
         <v>44379</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="8" t="inlineStr">
         <is>
           <t>- 792</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J144" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D145" s="3"/>
@@ -8410,51 +8410,51 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -8481,51 +8481,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -8958,51 +8958,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -9732,91 +9732,91 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -9954,51 +9954,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10028,51 +10028,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10349,51 +10349,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10419,87 +10419,87 @@
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -10863,51 +10863,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E72" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -11132,51 +11132,51 @@
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>