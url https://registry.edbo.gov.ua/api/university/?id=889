--- v2 (2026-03-10)
+++ v3 (2026-05-10)
@@ -2316,51 +2316,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -2464,51 +2464,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>