--- v2 (2026-02-12)
+++ v3 (2026-05-10)
@@ -377,75 +377,75 @@
         <is>
           <t>м. Конотоп</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Садова, 39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(05447) 25 165</t>
+          <t>+38(054)-472-51-65</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>info@kpt.sumdu.edu.ua</t>
+          <t>kpt.sumdu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>www.kpt.sumdu.edu.ua</t>
+          <t>kfk.sumdu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Гребеник Тетяна Вікторівна</t>
         </is>
@@ -1901,51 +1901,51 @@
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>58662</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t>УД 19016822</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>62226</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
@@ -2428,56 +2428,54 @@
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>40651</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
-          <t>- 11287</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
@@ -2637,93 +2635,97 @@
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
         <v>62663</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Будівництво та зварювання</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДС 007074</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>62661</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>ДС 007078</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
@@ -2756,96 +2758,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>43389</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп'ютерних систем i мереж</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t>ДС 000662</t>
+          <t>ДС 007076</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>43374</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Технологія обробки матеріалів на верстатах і автоматичних лініях</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
-          <t>ДС 000663</t>
+          <t>ДС 007075</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
@@ -3002,55 +3004,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>43386</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Будівництво, експлуатація і ремонт автомобільних доріг та аеродромів</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t>ДС 000667</t>
+          <t>ДС 007077</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D31" s="3"/>
@@ -3715,51 +3717,51 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
@@ -4083,54 +4085,54 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
@@ -4219,84 +4221,84 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -4384,54 +4386,54 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>