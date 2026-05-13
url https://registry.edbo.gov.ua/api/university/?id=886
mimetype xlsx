--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -3301,51 +3301,51 @@
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>142</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
@@ -3367,51 +3367,51 @@
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>239</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">