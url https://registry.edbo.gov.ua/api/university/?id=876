--- v1 (2026-02-12)
+++ v2 (2026-05-04)
@@ -2994,100 +2994,100 @@
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>51629</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Зварювання</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 003028</t>
+          <t>ДС 007081</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Енергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
         <v>48017</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Електротехніка</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 003029</t>
+          <t>ДС 007082</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
@@ -4238,51 +4238,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
@@ -4382,51 +4382,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -4893,51 +4893,51 @@
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>