--- v2 (2026-02-08)
+++ v3 (2026-05-08)
@@ -1786,51 +1786,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -1893,88 +1893,88 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>