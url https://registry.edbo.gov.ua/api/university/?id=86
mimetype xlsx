--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -3570,55 +3570,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>2652</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>- 11330</t>
+          <t>- 20566</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D24" s="3"/>
@@ -3857,56 +3857,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>32676</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення систем</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>- 11355</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
@@ -4062,54 +4060,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>24257</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I35" s="9"/>
+          <t>- 20594</t>
+        </is>
+      </c>
+      <c r="I35" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
@@ -4144,51 +4144,51 @@
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>21190</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології в економіці, менеджменті та управлінні проєктами</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 2706</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D38" s="3"/>
@@ -5007,51 +5007,51 @@
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>20624</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Міжнародний бізнес</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>- 1505</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
@@ -7799,51 +7799,51 @@
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>32965</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Технологічна експертиза та безпека харчової продукції</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
           <t>- 1042</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D125" s="3"/>
@@ -7889,96 +7889,96 @@
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>33008</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
           <t>- 5704</t>
         </is>
       </c>
       <c r="I126" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>58870</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H127" s="7" t="inlineStr">
         <is>
           <t>- 5704</t>
         </is>
       </c>
       <c r="I127" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J127" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D128" s="3"/>
@@ -8073,51 +8073,51 @@
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>18201</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
           <t>- 2773</t>
         </is>
       </c>
       <c r="I130" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
@@ -9000,51 +9000,51 @@
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
         <v>85033</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Технологічна експертиза та безпека харчової продукції</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H151" s="7" t="inlineStr">
         <is>
           <t>- 14400</t>
         </is>
       </c>
       <c r="I151" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J151" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D152" s="3"/>
@@ -9260,51 +9260,51 @@
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
         <v>85035</v>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H157" s="7" t="inlineStr">
         <is>
           <t>- 14401</t>
         </is>
       </c>
       <c r="I157" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J157" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K157" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D158" s="3"/>
@@ -9623,55 +9623,55 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B166" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
         <v>24012</v>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>- 11314</t>
+          <t>- 20563</t>
         </is>
       </c>
       <c r="I166" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K166" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D167" s="3"/>
@@ -9785,51 +9785,51 @@
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>24018</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="7" t="inlineStr">
         <is>
           <t>- 2315</t>
         </is>
       </c>
       <c r="I170" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K170" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D171" s="3"/>
@@ -9980,54 +9980,56 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
         <v>24033</v>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I175" s="9"/>
+          <t>- 20620</t>
+        </is>
+      </c>
+      <c r="I175" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J175" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K175" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
@@ -10283,51 +10285,51 @@
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
         <v>85043</v>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки</t>
         </is>
       </c>
       <c r="G182" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
           <t>- 14403</t>
         </is>
       </c>
       <c r="I182" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K182" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B183" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D183" s="3"/>
@@ -11837,51 +11839,51 @@
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -12468,51 +12470,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>