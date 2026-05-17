--- v2 (2026-02-14)
+++ v3 (2026-05-17)
@@ -2674,51 +2674,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
@@ -2773,84 +2773,84 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>