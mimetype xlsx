--- v1 (2026-02-11)
+++ v2 (2026-05-07)
@@ -370,69 +370,77 @@
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Гребінки, 16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>38(037)-257-34-09</t>
+          <t>+38(037)-257-34-09</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
-      <c r="B17" s="3"/>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>collegeofdesign.cv@gmail.com</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3"/>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>https://designcollege.cv.ua</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Гапей Алла Василівна</t>
         </is>
       </c>
     </row>
@@ -1447,54 +1455,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>43210</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>ДО 007083</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -1945,117 +1955,117 @@
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>36</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">