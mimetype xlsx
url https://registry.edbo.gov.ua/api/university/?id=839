--- v2 (2026-02-22)
+++ v3 (2026-05-25)
@@ -3531,117 +3531,117 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -3696,51 +3696,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -3795,51 +3795,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -3861,54 +3861,54 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F14" s="8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
@@ -3960,51 +3960,51 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>