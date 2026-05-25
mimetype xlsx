--- v0 (2025-10-24)
+++ v1 (2026-05-25)
@@ -1843,55 +1843,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>45072</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
+          <t>КО 007362</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46148</v>
+        <v>48030</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D14" s="3"/>
@@ -2130,55 +2130,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>45070</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Теорія музики</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
+          <t>КО 007364</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46148</v>
+        <v>48030</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -2212,55 +2212,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>45073</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
+          <t>КО 007363</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46148</v>
+        <v>48030</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>