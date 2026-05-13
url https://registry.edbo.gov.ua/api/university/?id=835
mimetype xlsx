--- v3 (2026-03-29)
+++ v4 (2026-05-13)
@@ -3703,51 +3703,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>18</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -3802,51 +3802,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>