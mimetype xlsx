--- v3 (2026-03-10)
+++ v4 (2026-04-29)
@@ -1095,56 +1095,54 @@
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F12" s="8" t="n">
         <v>60</v>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t> 16603</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H12" s="9"/>
       <c r="I12" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
@@ -1294,56 +1292,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F17" s="8" t="n">
         <v>60</v>
       </c>
       <c r="G17" s="7" t="inlineStr">
         <is>
-          <t> 11274</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H17" s="9"/>
       <c r="I17" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.06.2023 № 223-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L16"/>
   <sheetViews>
@@ -3265,56 +3261,54 @@
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>58095</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>- 11274</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -3402,56 +3396,54 @@
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E16" s="8" t="n">
         <v>72808</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>- 16603</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
@@ -4220,51 +4212,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>3</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
@@ -4294,51 +4286,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
@@ -4401,51 +4393,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -4467,84 +4459,84 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
@@ -4607,51 +4599,51 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
@@ -4846,93 +4838,93 @@
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>57</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>93</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>