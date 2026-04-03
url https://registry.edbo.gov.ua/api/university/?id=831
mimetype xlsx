--- v2 (2026-01-30)
+++ v3 (2026-04-03)
@@ -2483,95 +2483,99 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>29836</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K3" s="9"/>
+          <t>КД 24019615</t>
+        </is>
+      </c>
+      <c r="K3" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>55857</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Економіка та управління бізнесом</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>- 19662</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
         <v>46400</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K4" s="9"/>
+          <t>КД 24019615</t>
+        </is>
+      </c>
+      <c r="K4" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>19200</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
@@ -3533,95 +3537,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>42468</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
-          <t>ДО 004757</t>
+          <t>- 0</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46420</v>
       </c>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>42469</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>46420</v>
+      </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
@@ -3818,55 +3824,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>42473</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
-          <t>ДО 004753</t>
+          <t>- 0</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
-        <v>46204</v>
+        <v>46420</v>
       </c>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
@@ -4521,51 +4527,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -4756,51 +4762,51 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -4888,117 +4894,117 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -5053,117 +5059,117 @@
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>