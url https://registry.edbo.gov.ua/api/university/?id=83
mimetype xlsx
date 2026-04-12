--- v2 (2026-02-08)
+++ v3 (2026-04-12)
@@ -756,54 +756,56 @@
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>148</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t> 13587</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.05.2025 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
@@ -842,219 +844,219 @@
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>148</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
           <t> 5338</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.05.2023 № 162-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>84</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
           <t> 5338</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G7" s="8" t="inlineStr">
         <is>
           <t> 13586</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.05.2025 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G8" s="8" t="inlineStr">
         <is>
           <t> 5339</t>
         </is>
       </c>
       <c r="H8" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.05.2023 № 162-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
           <t> 5339</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K239"/>
@@ -3813,51 +3815,51 @@
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>24497</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="8" t="inlineStr">
         <is>
           <t>- 5338</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
@@ -3940,51 +3942,51 @@
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E66" s="6" t="n">
         <v>61682</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="8" t="inlineStr">
         <is>
           <t>- 5338</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D67" s="3"/>
@@ -4909,54 +4911,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>71339</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I89" s="9"/>
+          <t>- 20135</t>
+        </is>
+      </c>
+      <c r="I89" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J89" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
@@ -5526,54 +5530,56 @@
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E104" s="6" t="n">
         <v>71344</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I104" s="9"/>
+          <t>- 13587</t>
+        </is>
+      </c>
+      <c r="I104" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
@@ -6282,51 +6288,51 @@
       </c>
       <c r="D120" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E120" s="6" t="n">
         <v>24346</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров`я людини, хімія)</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H120" s="8" t="inlineStr">
         <is>
           <t>- 14</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
@@ -6378,149 +6384,149 @@
       </c>
       <c r="D122" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E122" s="6" t="n">
         <v>32139</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія, біологія та здоров`я людини)</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H122" s="8" t="inlineStr">
         <is>
           <t>- 15</t>
         </is>
       </c>
       <c r="I122" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J122" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E123" s="6" t="n">
         <v>33506</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H123" s="8" t="inlineStr">
         <is>
           <t>- 1833</t>
         </is>
       </c>
       <c r="I123" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J123" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E124" s="6" t="n">
         <v>24405</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H124" s="8" t="inlineStr">
         <is>
           <t>- 11</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D125" s="3" t="inlineStr">
@@ -6574,100 +6580,100 @@
       </c>
       <c r="D126" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E126" s="6" t="n">
         <v>33556</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H126" s="8" t="inlineStr">
         <is>
           <t>- 1761</t>
         </is>
       </c>
       <c r="I126" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J126" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E127" s="6" t="n">
         <v>64686</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H127" s="8" t="inlineStr">
         <is>
           <t>- 1761</t>
         </is>
       </c>
       <c r="I127" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J127" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D128" s="3" t="inlineStr">
@@ -7909,51 +7915,51 @@
       </c>
       <c r="D153" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E153" s="6" t="n">
         <v>37184</v>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Хімія, інформатика)</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H153" s="8" t="inlineStr">
         <is>
           <t>- 13</t>
         </is>
       </c>
       <c r="I153" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J153" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K153" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D154" s="3"/>
@@ -8535,151 +8541,153 @@
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
         <v>60880</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H167" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I167" s="9"/>
+          <t>- 20052</t>
+        </is>
+      </c>
+      <c r="I167" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J167" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K167" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D168" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E168" s="6" t="n">
         <v>36463</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="8" t="inlineStr">
         <is>
           <t>- 5339</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J168" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E169" s="6" t="n">
         <v>60642</v>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H169" s="8" t="inlineStr">
         <is>
           <t>- 5339</t>
         </is>
       </c>
       <c r="I169" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J169" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K169" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D170" s="3"/>
@@ -9085,149 +9093,149 @@
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E179" s="6" t="n">
         <v>71371</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров`я людини, хімія)</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H179" s="8" t="inlineStr">
         <is>
           <t>- 11497</t>
         </is>
       </c>
       <c r="I179" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J179" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E180" s="6" t="n">
         <v>71376</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія, біологія та здоров`я людини)</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H180" s="8" t="inlineStr">
         <is>
           <t>- 11498</t>
         </is>
       </c>
       <c r="I180" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J180" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E181" s="6" t="n">
         <v>71377</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H181" s="8" t="inlineStr">
         <is>
           <t>- 11499</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J181" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D182" s="3" t="inlineStr">
@@ -9510,54 +9518,56 @@
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D188" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E188" s="6" t="n">
         <v>71375</v>
       </c>
       <c r="F188" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G188" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H188" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I188" s="9"/>
+          <t>- 20136</t>
+        </is>
+      </c>
+      <c r="I188" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J188" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K188" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D189" s="3" t="inlineStr">
         <is>
@@ -9792,54 +9802,56 @@
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D194" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E194" s="6" t="n">
         <v>71379</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Філологія (Англійська, німецька мови та літератури (переклад включно))</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H194" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I194" s="9"/>
+          <t>- 20137</t>
+        </is>
+      </c>
+      <c r="I194" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J194" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K194" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
@@ -10279,96 +10291,96 @@
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E205" s="6" t="n">
         <v>71378</v>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H205" s="8" t="inlineStr">
         <is>
           <t>- 13586</t>
         </is>
       </c>
       <c r="I205" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J205" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K205" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
         <v>37008</v>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
           <t>Загальна педагогіка та історія педагогіки</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H206" s="8" t="inlineStr">
         <is>
           <t>- 698</t>
         </is>
       </c>
       <c r="I206" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J206" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K206" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B207" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D207" s="3"/>
@@ -10412,276 +10424,276 @@
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
         <v>37010</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H208" s="8" t="inlineStr">
         <is>
           <t>- 697</t>
         </is>
       </c>
       <c r="I208" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J208" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
         <v>37011</v>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H209" s="8" t="inlineStr">
         <is>
           <t>- 696</t>
         </is>
       </c>
       <c r="I209" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J209" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K209" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
         <v>37012</v>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H210" s="8" t="inlineStr">
         <is>
           <t>- 695</t>
         </is>
       </c>
       <c r="I210" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J210" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K210" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B211" s="8" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
         <v>37013</v>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H211" s="8" t="inlineStr">
         <is>
           <t>- 708</t>
         </is>
       </c>
       <c r="I211" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J211" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K211" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
         <v>37014</v>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
           <t>Філологія (Українська мова)</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H212" s="8" t="inlineStr">
         <is>
           <t>- 707</t>
         </is>
       </c>
       <c r="I212" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J212" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K212" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B213" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
         <v>37015</v>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
           <t>Філологія (Теорія літератури)</t>
         </is>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H213" s="8" t="inlineStr">
         <is>
           <t>- 706</t>
         </is>
       </c>
       <c r="I213" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J213" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K213" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D214" s="3"/>
@@ -10725,96 +10737,96 @@
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
         <v>37017</v>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>Філологія (Германські мови)</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H215" s="8" t="inlineStr">
         <is>
           <t>- 705</t>
         </is>
       </c>
       <c r="I215" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J215" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K215" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
         <v>37018</v>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
           <t>Філологія (Література зарубіжних країн)</t>
         </is>
       </c>
       <c r="G216" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H216" s="8" t="inlineStr">
         <is>
           <t>- 704</t>
         </is>
       </c>
       <c r="I216" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J216" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K216" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B217" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D217" s="3"/>
@@ -10858,96 +10870,96 @@
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
         <v>37019</v>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H218" s="8" t="inlineStr">
         <is>
           <t>- 593</t>
         </is>
       </c>
       <c r="I218" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J218" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K218" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B219" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
         <v>37022</v>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H219" s="8" t="inlineStr">
         <is>
           <t>- 804</t>
         </is>
       </c>
       <c r="I219" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J219" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K219" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D220" s="3"/>
@@ -10991,276 +11003,276 @@
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
         <v>37024</v>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H221" s="8" t="inlineStr">
         <is>
           <t>- 703</t>
         </is>
       </c>
       <c r="I221" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J221" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K221" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
         <v>37025</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H222" s="8" t="inlineStr">
         <is>
           <t>- 618</t>
         </is>
       </c>
       <c r="I222" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J222" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K222" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
         <v>71406</v>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Загальна педагогіка та історія педагогіки</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H223" s="8" t="inlineStr">
         <is>
           <t>- 11505</t>
         </is>
       </c>
       <c r="I223" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J223" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K223" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
         <v>71399</v>
       </c>
       <c r="F224" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="G224" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H224" s="8" t="inlineStr">
         <is>
           <t>- 11506</t>
         </is>
       </c>
       <c r="I224" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J224" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K224" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B225" s="8" t="inlineStr">
         <is>
           <t>B10</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="6" t="n">
         <v>71400</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H225" s="8" t="inlineStr">
         <is>
           <t>- 11509</t>
         </is>
       </c>
       <c r="I225" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J225" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K225" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="6" t="n">
         <v>71394</v>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Філологія (Теорія літератури)</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H226" s="8" t="inlineStr">
         <is>
           <t>- 11512</t>
         </is>
       </c>
       <c r="I226" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J226" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K226" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B227" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D227" s="3"/>
@@ -11304,546 +11316,546 @@
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
         <v>71398</v>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
           <t>Філологія (Література зарубіжних країн)</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H228" s="8" t="inlineStr">
         <is>
           <t>- 11511</t>
         </is>
       </c>
       <c r="I228" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J228" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K228" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B229" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
         <v>71405</v>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Філологія (Українська мова)</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H229" s="8" t="inlineStr">
         <is>
           <t>- 11513</t>
         </is>
       </c>
       <c r="I229" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J229" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K229" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
         <v>71407</v>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
           <t>Філологія (Германські мови)</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H230" s="8" t="inlineStr">
         <is>
           <t>- 11510</t>
         </is>
       </c>
       <c r="I230" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J230" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K230" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B231" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
         <v>84615</v>
       </c>
       <c r="F231" s="3" t="inlineStr">
         <is>
           <t>Філологія (Германські мови)</t>
         </is>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H231" s="8" t="inlineStr">
         <is>
           <t>- 17080</t>
         </is>
       </c>
       <c r="I231" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J231" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K231" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
         <v>71404</v>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H232" s="8" t="inlineStr">
         <is>
           <t>- 11507</t>
         </is>
       </c>
       <c r="I232" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J232" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
         <v>71396</v>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H233" s="8" t="inlineStr">
         <is>
           <t>- 11508</t>
         </is>
       </c>
       <c r="I233" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J233" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K233" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
         <v>71401</v>
       </c>
       <c r="F234" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G234" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H234" s="8" t="inlineStr">
         <is>
           <t>- 11514</t>
         </is>
       </c>
       <c r="I234" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J234" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K234" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B235" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="6" t="n">
         <v>84617</v>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H235" s="8" t="inlineStr">
         <is>
           <t>- 17081</t>
         </is>
       </c>
       <c r="I235" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J235" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K235" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
         <v>71402</v>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H236" s="8" t="inlineStr">
         <is>
           <t>- 11515</t>
         </is>
       </c>
       <c r="I236" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J236" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K236" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B237" s="8" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
         <v>71397</v>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H237" s="8" t="inlineStr">
         <is>
           <t>- 11516</t>
         </is>
       </c>
       <c r="I237" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J237" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K237" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
         <v>84624</v>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H238" s="8" t="inlineStr">
         <is>
           <t>- 17082</t>
         </is>
       </c>
       <c r="I238" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J238" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K238" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B239" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
         <v>71403</v>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="G239" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H239" s="8" t="inlineStr">
         <is>
           <t>- 11517</t>
         </is>
       </c>
       <c r="I239" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J239" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K239" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K239"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -12131,51 +12143,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>35</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -12675,87 +12687,87 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>25</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -12811,51 +12823,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
@@ -12951,51 +12963,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -13247,51 +13259,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -14304,51 +14316,51 @@
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -14559,51 +14571,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -14744,51 +14756,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E81" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F81" s="6" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -14995,51 +15007,51 @@
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -15635,84 +15647,84 @@
       <c r="H106" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
@@ -15767,51 +15779,51 @@
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -15866,51 +15878,51 @@
       <c r="H113" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I114"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>