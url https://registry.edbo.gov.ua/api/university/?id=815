--- v2 (2026-02-20)
+++ v3 (2026-04-30)
@@ -2785,84 +2785,84 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>