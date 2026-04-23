--- v2 (2026-03-07)
+++ v3 (2026-04-23)
@@ -394,51 +394,51 @@
         <is>
           <t>+38(057)-700-36-23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>dvnzhktd@hktd.pp.ua, hktddvnz@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>http://xtt.kharkov.ua</t>
+          <t>https://khpctd.ukr.education</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Ємельянова Олена Андріївна</t>
         </is>
@@ -4364,51 +4364,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>