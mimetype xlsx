--- v1 (2026-02-20)
+++ v2 (2026-04-30)
@@ -406,51 +406,51 @@
         <is>
           <t>xatt@meta.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.khdak-xatt.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Степаненко Вікторія Миколаївна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -2520,51 +2520,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>12</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -2586,87 +2586,87 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>