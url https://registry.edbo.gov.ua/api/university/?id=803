--- v1 (2026-02-21)
+++ v2 (2026-04-30)
@@ -3469,51 +3469,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -3535,84 +3535,84 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>