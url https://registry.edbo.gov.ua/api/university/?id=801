--- v1 (2026-02-21)
+++ v2 (2026-05-04)
@@ -2488,51 +2488,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>