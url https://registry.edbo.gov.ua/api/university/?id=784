--- v2 (2026-03-17)
+++ v3 (2026-05-14)
@@ -2504,51 +2504,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -2636,51 +2636,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -2768,117 +2768,117 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -2933,84 +2933,84 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
@@ -3032,84 +3032,84 @@
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>