--- v2 (2026-01-31)
+++ v3 (2026-04-29)
@@ -2814,55 +2814,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>44090</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Зберігання, консервування та переробка молока</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 001858</t>
+          <t>ДС 006878</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D23" s="3"/>
@@ -3513,51 +3513,51 @@
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>72</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
@@ -3580,51 +3580,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Холодильні та кліматичні технології</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
@@ -3715,180 +3715,180 @@
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>167</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>15</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>