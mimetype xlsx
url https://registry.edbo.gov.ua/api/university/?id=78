--- v0 (2025-12-08)
+++ v1 (2026-05-01)
@@ -26,52 +26,52 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$9</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$181</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$142</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$153</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$121</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -2343,51 +2343,51 @@
       </c>
       <c r="J9" s="9"/>
       <c r="K9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.10.2025 № 183-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K181"/>
+  <dimension ref="A1:K153"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2491,96 +2491,96 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>27502</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта. Іноземна мова</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 10659</t>
+          <t>- 19962</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46106</v>
+        <v>46435</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>32991</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>- 1472</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
@@ -2622,55 +2622,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>51372</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Англійська та німецька мови. Психологія</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t>- 11303</t>
+          <t>- 20530</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
@@ -3385,55 +3385,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
         <v>28870</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Фізична культура</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t>- 1683</t>
+          <t>- 20151</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
@@ -3561,54 +3561,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>56455</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Тренерська діяльність в обраному виді спорту</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I27" s="9"/>
+          <t>- 20675</t>
+        </is>
+      </c>
+      <c r="I27" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
@@ -3727,55 +3729,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>27051</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Економіка та бізнес</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>- 11325</t>
+          <t>- 20560</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
@@ -4135,55 +4137,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>36081</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство. Лісівництво</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t>- 13886</t>
+          <t>- 20632</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
-        <v>46183</v>
+        <v>46498</v>
       </c>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D42" s="3"/>
@@ -4911,51 +4913,51 @@
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
         <v>74864</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Фізична культура</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="8" t="inlineStr">
         <is>
           <t>- 12503</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
@@ -5674,4858 +5676,3544 @@
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I77" s="9"/>
       <c r="J77" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K77" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
-[...2 lines deleted...]
-      <c r="D78" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D78" s="3" t="inlineStr">
+        <is>
+          <t>Біологія та здоров’я людини</t>
+        </is>
+      </c>
       <c r="E78" s="6" t="n">
-        <v>28804</v>
+        <v>32338</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
-          <t>Педагогіка вищої школи</t>
+          <t>Середня освіта. Біологія та здоров`я людини. Хімія</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="8" t="inlineStr">
         <is>
-          <t>- 11304</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I78" s="9"/>
       <c r="J78" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K78" s="9"/>
+          <t>УД 08009579</t>
+        </is>
+      </c>
+      <c r="K78" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D79" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D79" s="3" t="inlineStr">
+        <is>
+          <t>Інформатика</t>
+        </is>
+      </c>
       <c r="E79" s="6" t="n">
-        <v>28801</v>
+        <v>28807</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Логопедія</t>
+          <t>Середня освіта. Інформатика</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I79" s="9"/>
       <c r="J79" s="8" t="inlineStr">
         <is>
-          <t>НД 0890392</t>
+          <t>НД 0890413</t>
         </is>
       </c>
       <c r="K79" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D80" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D80" s="3" t="inlineStr">
+        <is>
+          <t>Мистецтво. Музичне мистецтво</t>
+        </is>
+      </c>
       <c r="E80" s="6" t="n">
-        <v>28802</v>
+        <v>64316</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Початкова освіта</t>
+          <t>Середня освіта. Музичне мистецтво (за видами)</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H80" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I80" s="9"/>
       <c r="J80" s="8" t="inlineStr">
         <is>
-          <t>НД 0890392</t>
+          <t>НД 0890396</t>
         </is>
       </c>
       <c r="K80" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D81" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D81" s="3" t="inlineStr">
+        <is>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
       <c r="E81" s="6" t="n">
-        <v>28797</v>
+        <v>32332</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Іноземна мова</t>
+          <t>Середня освіта. Музичне мистецтво (за видами)</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H81" s="8" t="inlineStr">
         <is>
-          <t>- 6883</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I81" s="9"/>
       <c r="J81" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K81" s="9"/>
+          <t>НД 0890396</t>
+        </is>
+      </c>
+      <c r="K81" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D82" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D82" s="3" t="inlineStr">
+        <is>
+          <t>Фізична культура</t>
+        </is>
+      </c>
       <c r="E82" s="6" t="n">
-        <v>32992</v>
+        <v>32358</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Інклюзивна освіта</t>
+          <t>Середня освіта. Фізична культура</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="8" t="inlineStr">
         <is>
-          <t>- 887</t>
+          <t>- 2634</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
-        <v>60891</v>
+        <v>63366</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (англійська, німецька), перша – англійська</t>
+          <t>Середня освіта (Фізична культура). Захист України</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H83" s="8" t="inlineStr">
         <is>
-          <t>- 2612</t>
+          <t>- 19963</t>
         </is>
       </c>
       <c r="I83" s="9" t="n">
-        <v>46569</v>
+        <v>46435</v>
       </c>
       <c r="J83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E84" s="6" t="n">
-        <v>32337</v>
+        <v>40471</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Біологія та здоров`я людини. Психологія</t>
+          <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H84" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I84" s="9"/>
+          <t>- 1742</t>
+        </is>
+      </c>
+      <c r="I84" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J84" s="8" t="inlineStr">
         <is>
-          <t>УД 08009579</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="E85" s="6" t="n">
-        <v>32338</v>
+        <v>55648</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Біологія та здоров`я людини. Хімія</t>
+          <t>Спеціальна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I85" s="9"/>
+          <t>- 18833</t>
+        </is>
+      </c>
+      <c r="I85" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J85" s="8" t="inlineStr">
         <is>
-          <t>УД 08009579</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>28834</v>
+        <v>64074</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія. Фізична культура</t>
+          <t>Аналітика суспільних процесів</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H86" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I86" s="9"/>
+          <t>- 20556</t>
+        </is>
+      </c>
+      <c r="I86" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J86" s="8" t="inlineStr">
         <is>
-          <t>НД 0890409</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
-        <v>28835</v>
+        <v>28935</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія. Біологія</t>
+          <t>Філологія. Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H87" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I87" s="9"/>
+          <t>- 2851</t>
+        </is>
+      </c>
+      <c r="I87" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J87" s="8" t="inlineStr">
         <is>
-          <t>НД 0890409</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>32354</v>
+        <v>28799</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія. Іноземна мова (англійська)</t>
+          <t>Психологія. Практична психологія</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I88" s="9"/>
+          <t>- 8900</t>
+        </is>
+      </c>
+      <c r="I88" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J88" s="8" t="inlineStr">
         <is>
-          <t>НД 0890409</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>28807</v>
+        <v>56456</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Інформатика</t>
+          <t>Клінічна та реабілітаційна психологія</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I89" s="9"/>
+          <t>- 8901</t>
+        </is>
+      </c>
+      <c r="I89" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J89" s="8" t="inlineStr">
         <is>
-          <t>НД 0890413</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>28827</v>
+        <v>60540</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія</t>
+          <t>Гарденотерапія</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H90" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I90" s="9"/>
+          <t>- 20571</t>
+        </is>
+      </c>
+      <c r="I90" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J90" s="8" t="inlineStr">
         <is>
-          <t>НД 0890397</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціологія</t>
+        </is>
+      </c>
+      <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>64312</v>
+        <v>56454</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія</t>
+          <t>Соціологія і психологія муніципальної політики</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I91" s="9"/>
       <c r="J91" s="8" t="inlineStr">
         <is>
-          <t>НД 0890397</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>28806</v>
+        <v>28810</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Математика. Фізика</t>
+          <t>Менеджмент підприємств і організацій</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H92" s="8" t="inlineStr">
         <is>
-          <t>- 19157</t>
+          <t>- 18886</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
-        <v>46358</v>
+        <v>46344</v>
       </c>
       <c r="J92" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K92" s="9"/>
+          <t>НД 0890417</t>
+        </is>
+      </c>
+      <c r="K92" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>64316</v>
+        <v>32372</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво (за видами)</t>
+          <t>Управління навчальними закладами</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H93" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I93" s="9"/>
+          <t>- 18887</t>
+        </is>
+      </c>
+      <c r="I93" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J93" s="8" t="inlineStr">
         <is>
-          <t>НД 0890396</t>
+          <t>НД 0890417</t>
         </is>
       </c>
       <c r="K93" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>206</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Садово-паркове господарство</t>
+        </is>
+      </c>
+      <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>32332</v>
+        <v>28785</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво (за видами)</t>
+          <t>Садово-паркове господарство. Ландшафтний дизайн</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H94" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I94" s="9"/>
+          <t>- 2642</t>
+        </is>
+      </c>
+      <c r="I94" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J94" s="8" t="inlineStr">
         <is>
-          <t>НД 0890396</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>61616</v>
+        <v>74976</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Природничі науки</t>
+          <t>Педагогіка вищої школи</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H95" s="8" t="inlineStr">
         <is>
-          <t>- 19158</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I95" s="9"/>
       <c r="J95" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>28788</v>
+        <v>74978</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література. Англійська мова і література</t>
+          <t>Позашкільна освіта. Тьюторство</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H96" s="8" t="inlineStr">
         <is>
-          <t>- 11286</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I96" s="9"/>
       <c r="J96" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Дошкільна освіта</t>
+        </is>
+      </c>
+      <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>32358</v>
+        <v>75742</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізична культура</t>
+          <t>Дошкільна освіта. Інклюзивне навчання в закладах дошкільної освіти</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H97" s="8" t="inlineStr">
         <is>
-          <t>- 2634</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I97" s="9"/>
       <c r="J97" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K97" s="9"/>
+          <t>УД 08020926</t>
+        </is>
+      </c>
+      <c r="K97" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Початкова освіта</t>
+        </is>
+      </c>
+      <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>63366</v>
+        <v>75622</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Фізична культура). Захист України</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H98" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I98" s="9"/>
       <c r="J98" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Початкова освіта</t>
+        </is>
+      </c>
+      <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>32134</v>
+        <v>78063</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Хімія. Біологія, здоров`я людини та природознавство</t>
+          <t>Початкова освіта. Іноземна мова</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H99" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I99" s="9"/>
+          <t>- 12509</t>
+        </is>
+      </c>
+      <c r="I99" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J99" s="8" t="inlineStr">
         <is>
-          <t>НД 0890405</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E100" s="6" t="n">
-        <v>40471</v>
+        <v>75992</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Цифрові технології</t>
+          <t>Середня освіта. Мова і література (англійська, німецька), перша – англійська</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H100" s="8" t="inlineStr">
         <is>
-          <t>- 1742</t>
+          <t>- 12510</t>
         </is>
       </c>
       <c r="I100" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J100" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E101" s="6" t="n">
-        <v>55648</v>
+        <v>77941</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта. Логопедія</t>
+          <t>Cередня освіта. Географія. Біологія</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H101" s="8" t="inlineStr">
         <is>
-          <t>- 18833</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I101" s="9"/>
       <c r="J101" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K101" s="9"/>
+          <t>УД 08020927</t>
+        </is>
+      </c>
+      <c r="K101" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D102" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D102" s="3" t="inlineStr">
+        <is>
+          <t>Географія</t>
+        </is>
+      </c>
       <c r="E102" s="6" t="n">
-        <v>63368</v>
+        <v>77944</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Cередня освіта. Географія. Фізична культура</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H102" s="8" t="inlineStr">
         <is>
-          <t>- 11293</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I102" s="9"/>
       <c r="J102" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K102" s="9"/>
+          <t>УД 08020927</t>
+        </is>
+      </c>
+      <c r="K102" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D103" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>Географія</t>
+        </is>
+      </c>
       <c r="E103" s="6" t="n">
-        <v>63427</v>
+        <v>77948</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Середня освіта. Географія. Іноземна мова (англійська)</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I103" s="9"/>
       <c r="J103" s="8" t="inlineStr">
         <is>
-          <t>НД 0890398</t>
+          <t>УД 08020927</t>
         </is>
       </c>
       <c r="K103" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D104" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D104" s="3" t="inlineStr">
+        <is>
+          <t>Інформатика</t>
+        </is>
+      </c>
       <c r="E104" s="6" t="n">
-        <v>63428</v>
+        <v>75873</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Європейські студії</t>
+          <t>Середня освіта. Інформатика</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I104" s="9"/>
       <c r="J104" s="8" t="inlineStr">
         <is>
-          <t>НД 0890398</t>
+          <t>УД 08020928</t>
         </is>
       </c>
       <c r="K104" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="D105" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D105" s="3" t="inlineStr">
+        <is>
+          <t>Історія та громадянська освіта</t>
+        </is>
+      </c>
       <c r="E105" s="6" t="n">
-        <v>64074</v>
+        <v>75995</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Аналітика суспільних процесів</t>
+          <t>Середня освіта. Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I105" s="9"/>
       <c r="J105" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K105" s="9"/>
+          <t>УД 08020929</t>
+        </is>
+      </c>
+      <c r="K105" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E106" s="6" t="n">
-        <v>28935</v>
+        <v>75492</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Середня освіта. Математика. Фізика</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="8" t="inlineStr">
         <is>
-          <t>- 2851</t>
+          <t>- 12511</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D107" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>Мистецтво. Музичне мистецтво</t>
+        </is>
+      </c>
       <c r="E107" s="6" t="n">
-        <v>28808</v>
+        <v>75065</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Економіка та адміністрування в охороні здоров’я</t>
+          <t>Середня освіта. Мистецтво. Музичне мистецтво (за видами)</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H107" s="8" t="inlineStr">
         <is>
-          <t>- 18858</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I107" s="9"/>
       <c r="J107" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K107" s="9"/>
+          <t>УД 08020930</t>
+        </is>
+      </c>
+      <c r="K107" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D108" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>Природничі науки</t>
+        </is>
+      </c>
       <c r="E108" s="6" t="n">
-        <v>28809</v>
+        <v>75530</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>Керівництво персоналом та економіка праці</t>
+          <t>Cередня освіта. Природничі науки</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H108" s="8" t="inlineStr">
         <is>
-          <t>- 18857</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I108" s="9"/>
       <c r="J108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D109" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова і література</t>
+        </is>
+      </c>
       <c r="E109" s="6" t="n">
-        <v>28799</v>
+        <v>75988</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Практична психологія</t>
+          <t>Середня освіта. Українська мова і література. Англійська мова і література</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H109" s="8" t="inlineStr">
         <is>
-          <t>- 8900</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I109" s="9"/>
       <c r="J109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D110" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D110" s="3" t="inlineStr">
+        <is>
+          <t>Фізична культура</t>
+        </is>
+      </c>
       <c r="E110" s="6" t="n">
-        <v>56456</v>
+        <v>75600</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
-          <t>Клінічна та реабілітаційна психологія</t>
+          <t>Середня освіта. Фізична культура</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H110" s="8" t="inlineStr">
         <is>
-          <t>- 8901</t>
+          <t>- 12512</t>
         </is>
       </c>
       <c r="I110" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J110" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D111" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D111" s="3" t="inlineStr">
+        <is>
+          <t>Хімія</t>
+        </is>
+      </c>
       <c r="E111" s="6" t="n">
-        <v>60540</v>
+        <v>75616</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>Гарденотерапія</t>
+          <t>Середня освіта. Хімія. Біологія та здоров'я людини</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H111" s="8" t="inlineStr">
         <is>
-          <t>- 11320</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I111" s="9"/>
       <c r="J111" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K111" s="9"/>
+          <t>УД 08020931</t>
+        </is>
+      </c>
+      <c r="K111" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
-[...2 lines deleted...]
-      <c r="D112" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E112" s="6" t="n">
-        <v>28803</v>
+        <v>75883</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
-          <t>Соціологія муніципальної політики</t>
+          <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H112" s="8" t="inlineStr">
         <is>
-          <t>- 8483</t>
+          <t>- 12513</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
-[...2 lines deleted...]
-      <c r="D113" s="3"/>
+          <t>Спеціальна освіта</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t>Логопедія</t>
+        </is>
+      </c>
       <c r="E113" s="6" t="n">
-        <v>56454</v>
+        <v>75508</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>Соціологія і психологія муніципальної політики</t>
+          <t>Спеціальна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H113" s="8" t="inlineStr">
         <is>
-          <t>- 11313</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I113" s="9"/>
       <c r="J113" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>28810</v>
+        <v>75525</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент підприємств і організацій</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
-          <t>- 18886</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I114" s="9"/>
       <c r="J114" s="8" t="inlineStr">
         <is>
-          <t>НД 0890417</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>32372</v>
+        <v>75607</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
-          <t>Управління навчальними закладами</t>
+          <t>Аналітика суспільних процесів</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H115" s="8" t="inlineStr">
         <is>
-          <t>- 18887</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I115" s="9"/>
       <c r="J115" s="8" t="inlineStr">
         <is>
-          <t>НД 0890417</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
-[...2 lines deleted...]
-      <c r="D116" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D116" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E116" s="6" t="n">
-        <v>57856</v>
+        <v>76006</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
-          <t>Біологія людини та фізична реабілітація</t>
+          <t>Філологія. Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H116" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I116" s="9"/>
+          <t>- 12515</t>
+        </is>
+      </c>
+      <c r="I116" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J116" s="8" t="inlineStr">
         <is>
-          <t>УД 08017932</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>51596</v>
+        <v>76012</v>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Європейські студії</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H117" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I117" s="9"/>
       <c r="J117" s="8" t="inlineStr">
         <is>
-          <t>НД 0890411</t>
+          <t>УД 08020932</t>
         </is>
       </c>
       <c r="K117" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>28805</v>
+        <v>76015</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H118" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I118" s="9"/>
       <c r="J118" s="8" t="inlineStr">
         <is>
-          <t>НД 0890415</t>
+          <t>УД 08020932</t>
         </is>
       </c>
       <c r="K118" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Садово-паркове господарство</t>
-[...2 lines deleted...]
-      <c r="D119" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D119" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E119" s="6" t="n">
-        <v>28785</v>
+        <v>75686</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
-          <t>Садово-паркове господарство. Ландшафтний дизайн</t>
+          <t>Керівництво персоналом та економіка праці</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H119" s="8" t="inlineStr">
         <is>
-          <t>- 2642</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I119" s="9"/>
       <c r="J119" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="D120" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D120" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E120" s="6" t="n">
-        <v>51593</v>
+        <v>75694</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота. Арт-терапія в соціальній сфері</t>
+          <t>Економіка та адміністрування в охороні здоров'я</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H120" s="8" t="inlineStr">
         <is>
-          <t>- 16249</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I120" s="9"/>
       <c r="J120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
-[...2 lines deleted...]
-      <c r="D121" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D121" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E121" s="6" t="n">
-        <v>64194</v>
+        <v>85790</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H121" s="8" t="inlineStr">
         <is>
-          <t>- 11387</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I121" s="9"/>
       <c r="J121" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>74976</v>
+        <v>75604</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
-          <t>Педагогіка вищої школи</t>
+          <t>Психологія. Практична психологія</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H122" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I122" s="9"/>
+          <t>- 12517</t>
+        </is>
+      </c>
+      <c r="I122" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J122" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>74978</v>
+        <v>75713</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
-          <t>Позашкільна освіта. Тьюторство</t>
+          <t>Клінічна та реабілітаційна психологія</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H123" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I123" s="9"/>
+          <t>- 12516</t>
+        </is>
+      </c>
+      <c r="I123" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J123" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>75742</v>
+        <v>75620</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Інклюзивне навчання в закладах дошкільної освіти</t>
+          <t>Соціологія муніципальної політики</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H124" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I124" s="9"/>
+          <t>- 12518</t>
+        </is>
+      </c>
+      <c r="I124" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J124" s="8" t="inlineStr">
         <is>
-          <t>УД 08020926</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>75622</v>
+        <v>75474</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Менеджмент підприємств і організацій</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H125" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I125" s="9"/>
       <c r="J125" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K125" s="9"/>
+          <t>УД 08020933</t>
+        </is>
+      </c>
+      <c r="K125" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>78063</v>
+        <v>75481</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Іноземна мова</t>
+          <t>Управління навчальними закладами</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H126" s="8" t="inlineStr">
         <is>
-          <t>- 12509</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I126" s="9"/>
       <c r="J126" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K126" s="9"/>
+          <t>УД 08020933</t>
+        </is>
+      </c>
+      <c r="K126" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біологія та біохімія</t>
+        </is>
+      </c>
+      <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>75992</v>
+        <v>75485</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (англійська, німецька), перша – англійська</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H127" s="8" t="inlineStr">
         <is>
-          <t>- 12510</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I127" s="9"/>
       <c r="J127" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K127" s="9"/>
+          <t>УД 08020934</t>
+        </is>
+      </c>
+      <c r="K127" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Екологія</t>
+        </is>
+      </c>
+      <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>77941</v>
+        <v>75088</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
-          <t>Cередня освіта. Географія. Біологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H128" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I128" s="9"/>
       <c r="J128" s="8" t="inlineStr">
         <is>
-          <t>УД 08020927</t>
+          <t>УД 08020935</t>
         </is>
       </c>
       <c r="K128" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комп'ютерні науки</t>
+        </is>
+      </c>
+      <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>77944</v>
+        <v>75886</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
-          <t>Cередня освіта. Географія. Фізична культура</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H129" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I129" s="9"/>
       <c r="J129" s="8" t="inlineStr">
         <is>
-          <t>УД 08020927</t>
+          <t>УД 08020936</t>
         </is>
       </c>
       <c r="K129" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>H3</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Садово-паркове господарство</t>
+        </is>
+      </c>
+      <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>77948</v>
+        <v>75517</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія. Іноземна мова (англійська)</t>
+          <t>Садово-паркове господарство та ландшафтне проєктування</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I130" s="9"/>
       <c r="J130" s="8" t="inlineStr">
         <is>
-          <t>УД 08020927</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальна робота та консультування</t>
+        </is>
+      </c>
+      <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>75873</v>
+        <v>75737</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Інформатика</t>
+          <t>Соціальна робота. Консультування в соціальній сфері</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H131" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I131" s="9"/>
       <c r="J131" s="8" t="inlineStr">
         <is>
-          <t>УД 08020928</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K131" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальна робота та консультування</t>
+        </is>
+      </c>
+      <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>75995</v>
+        <v>87869</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія та громадянська освіта</t>
+          <t>Соціальна робота. Арт-терапія в соціальній сфері</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H132" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I132" s="9"/>
+          <t>- 18006</t>
+        </is>
+      </c>
+      <c r="I132" s="9" t="n">
+        <v>46197</v>
+      </c>
       <c r="J132" s="8" t="inlineStr">
         <is>
-          <t>УД 08020929</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K132" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>75492</v>
+        <v>76619</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Математика. Фізика</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H133" s="8" t="inlineStr">
         <is>
-          <t>- 12511</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I133" s="9"/>
       <c r="J133" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K133" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>75065</v>
+        <v>46557</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мистецтво. Музичне мистецтво (за видами)</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H134" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I134" s="9"/>
+          <t>- 2113</t>
+        </is>
+      </c>
+      <c r="I134" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J134" s="8" t="inlineStr">
         <is>
-          <t>УД 08020930</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K134" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>012</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Дошкільна освіта</t>
+        </is>
+      </c>
+      <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>75530</v>
+        <v>49777</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>Cередня освіта. Природничі науки</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H135" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I135" s="9"/>
+          <t>- 12759</t>
+        </is>
+      </c>
+      <c r="I135" s="9" t="n">
+        <v>46170</v>
+      </c>
       <c r="J135" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K135" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>75988</v>
+        <v>49780</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література. Англійська мова і література</t>
+          <t>Професійна освіта. Інформаційні технології</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H136" s="8" t="inlineStr">
         <is>
-          <t>- 14611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I136" s="9"/>
       <c r="J136" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K136" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>75600</v>
+        <v>36742</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізична культура</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H137" s="8" t="inlineStr">
         <is>
-          <t>- 12512</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I137" s="9"/>
       <c r="J137" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>75616</v>
+        <v>47569</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Хімія. Біологія та здоров'я людини</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H138" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I138" s="9"/>
+          <t>- 20006</t>
+        </is>
+      </c>
+      <c r="I138" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J138" s="8" t="inlineStr">
         <is>
-          <t>УД 08020931</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>75883</v>
+        <v>59881</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Цифрові технології</t>
+          <t>Розвиток продуктивних сил та регіональна економіка</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H139" s="8" t="inlineStr">
         <is>
-          <t>- 12513</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I139" s="9"/>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біологія</t>
+        </is>
+      </c>
+      <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>75508</v>
+        <v>47572</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта. Логопедія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H140" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I140" s="9"/>
+          <t>- 3024</t>
+        </is>
+      </c>
+      <c r="I140" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J140" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>75525</v>
+        <v>62477</v>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H141" s="8" t="inlineStr">
         <is>
-          <t>- 18439</t>
+          <t>- 6876</t>
         </is>
       </c>
       <c r="I141" s="9" t="n">
-        <v>46134</v>
+        <v>46569</v>
       </c>
       <c r="J141" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K141" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>75607</v>
+        <v>48091</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
-          <t>Аналітика суспільних процесів</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H142" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I142" s="9"/>
+          <t>- 2073</t>
+        </is>
+      </c>
+      <c r="I142" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J142" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прикладна механіка</t>
+        </is>
+      </c>
+      <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>76006</v>
+        <v>49782</v>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H143" s="8" t="inlineStr">
         <is>
-          <t>- 12515</t>
+          <t>- 20612</t>
         </is>
       </c>
       <c r="I143" s="9" t="n">
-        <v>46569</v>
+        <v>46498</v>
       </c>
       <c r="J143" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K143" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>76012</v>
+        <v>78462</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
-          <t>Європейські студії</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H144" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I144" s="9"/>
+          <t>- 12519</t>
+        </is>
+      </c>
+      <c r="I144" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J144" s="8" t="inlineStr">
         <is>
-          <t>УД 08020932</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>76015</v>
+        <v>78332</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H145" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I145" s="9"/>
+          <t>- 14613</t>
+        </is>
+      </c>
+      <c r="I145" s="9" t="n">
+        <v>46170</v>
+      </c>
       <c r="J145" s="8" t="inlineStr">
         <is>
-          <t>УД 08020932</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
-        <v>75686</v>
+        <v>75870</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
-          <t>Керівництво персоналом та економіка праці</t>
+          <t>Професійна освіта. Інформаційні технології</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H146" s="8" t="inlineStr">
         <is>
-          <t>- 14614</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I146" s="9"/>
       <c r="J146" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>75694</v>
+        <v>75632</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
-          <t>Економіка та адміністрування в охороні здоров'я</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H147" s="8" t="inlineStr">
         <is>
-          <t>- 14615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I147" s="9"/>
       <c r="J147" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>85790</v>
+        <v>76018</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H148" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I148" s="9"/>
       <c r="J148" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>75604</v>
+        <v>75633</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Практична психологія</t>
+          <t>Розвиток продуктивних сил та регіональна економіка</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H149" s="8" t="inlineStr">
         <is>
-          <t>- 12517</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I149" s="9"/>
       <c r="J149" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>75713</v>
+        <v>86435</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
-          <t>Клінічна та реабілітаційна психологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H150" s="8" t="inlineStr">
         <is>
-          <t>- 12516</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I150" s="9"/>
       <c r="J150" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>75620</v>
+        <v>75631</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
-          <t>Соціологія муніципальної політики</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H151" s="8" t="inlineStr">
         <is>
-          <t>- 12518</t>
+          <t>- 12522</t>
         </is>
       </c>
       <c r="I151" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J151" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
-        <v>75474</v>
+        <v>75628</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент підприємств і організацій</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H152" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I152" s="9"/>
+          <t>- 12523</t>
+        </is>
+      </c>
+      <c r="I152" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J152" s="8" t="inlineStr">
         <is>
-          <t>УД 08020933</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K152" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>75481</v>
+        <v>75635</v>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
-          <t>Управління навчальними закладами</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H153" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I153" s="9"/>
       <c r="J153" s="8" t="inlineStr">
         <is>
-          <t>УД 08020933</t>
-[...1244 lines deleted...]
-      <c r="K181" s="9"/>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K153" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K181"/>
+  <autoFilter ref="A1:K153"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I142"/>
+  <dimension ref="A1:I121"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -10566,87 +9254,87 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -10858,51 +9546,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -11116,51 +9804,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -11183,54 +9871,54 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
@@ -11252,84 +9940,84 @@
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -11516,154 +10204,154 @@
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
         <v>31</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -11690,51 +10378,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -11767,51 +10455,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
         <v>18</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -11838,162 +10526,162 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -12060,88 +10748,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
@@ -12167,51 +10855,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
@@ -12336,120 +11024,120 @@
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>48</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>30</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -12567,84 +11255,84 @@
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
@@ -13131,51 +11819,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E75" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -13275,51 +11963,51 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>B10</t>
         </is>
       </c>
@@ -13517,51 +12205,51 @@
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -13735,1758 +12423,1029 @@
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
-[...2 lines deleted...]
-      <c r="D93" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D93" s="3" t="inlineStr">
+        <is>
+          <t>Біологія та здоров’я людини</t>
+        </is>
+      </c>
       <c r="E93" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D94" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D94" s="3" t="inlineStr">
+        <is>
+          <t>Інформатика</t>
+        </is>
+      </c>
       <c r="E94" s="6" t="n">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D95" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D95" s="3" t="inlineStr">
+        <is>
+          <t>Фізична культура</t>
+        </is>
+      </c>
       <c r="E95" s="6" t="n">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E96" s="6" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E97" s="6" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="E98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E100" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="F100" s="6" t="n">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціологія</t>
+        </is>
+      </c>
+      <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>206</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Садово-паркове господарство</t>
+        </is>
+      </c>
+      <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біологія та біохімія</t>
+        </is>
+      </c>
+      <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Екологія</t>
+        </is>
+      </c>
+      <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F111" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>012</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="F115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>254</v>
+        <v>0</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
-[...691 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I142"/>
+  <autoFilter ref="A1:I121"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>