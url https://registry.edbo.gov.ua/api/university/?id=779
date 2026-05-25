--- v2 (2026-02-22)
+++ v3 (2026-05-25)
@@ -4440,51 +4440,51 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
@@ -4675,84 +4675,84 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -4774,117 +4774,117 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
@@ -4939,84 +4939,84 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -5107,95 +5107,95 @@
       </c>
       <c r="B3" s="6" t="n">
         <v>25</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік торговельного та холодильного устаткування</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7242 Слюсар з контрольно-вимірювальних приладів та автоматики (електроніка)</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>48</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>0</v>