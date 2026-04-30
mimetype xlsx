--- v1 (2026-02-25)
+++ v2 (2026-04-30)
@@ -4238,51 +4238,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -4502,84 +4502,84 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>