--- v2 (2026-02-22)
+++ v3 (2026-05-25)
@@ -256,51 +256,55 @@
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>РЕТФК НУВГП</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Separate structural unite «Rivne Professional College of Economics and Technologies National University of Water and Environmental Engineering»</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
-      <c r="B6" s="3"/>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
     </row>
@@ -4720,150 +4724,150 @@
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F20" s="8" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>