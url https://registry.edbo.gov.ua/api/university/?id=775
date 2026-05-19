--- v2 (2026-03-05)
+++ v3 (2026-05-19)
@@ -4960,51 +4960,51 @@
       <c r="H24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Нафтогазова інженерія та технології</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>