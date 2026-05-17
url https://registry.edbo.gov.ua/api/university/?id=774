--- v2 (2026-02-14)
+++ v3 (2026-05-17)
@@ -4101,51 +4101,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -4266,51 +4266,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -4373,117 +4373,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -4505,51 +4505,51 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>