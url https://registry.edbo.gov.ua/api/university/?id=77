--- v2 (2026-02-07)
+++ v3 (2026-04-05)
@@ -2141,92 +2141,92 @@
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>23852</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>- 1665</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>57849</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльніcть</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>- 9174</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D18" s="3"/>
@@ -2551,51 +2551,51 @@
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>23861</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t>- 1609</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D27" s="3"/>
@@ -3365,51 +3365,51 @@
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>87352</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t>- 17960</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D47" s="3"/>
@@ -3724,51 +3724,51 @@
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>66699</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t>- 17962</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
@@ -5018,141 +5018,141 @@
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>27289</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="7" t="inlineStr">
         <is>
           <t>- 84</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>34067</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
           <t>- 859</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>57854</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t>- 9175</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D88" s="3"/>
@@ -6043,141 +6043,141 @@
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>66743</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
           <t>- 17976</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>66746</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H109" s="7" t="inlineStr">
         <is>
           <t>- 17977</t>
         </is>
       </c>
       <c r="I109" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J109" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>47594</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
           <t>- 2141</t>
         </is>
       </c>
       <c r="I110" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D111" s="3"/>
@@ -6223,96 +6223,96 @@
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>47599</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
           <t>- 2307</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>47600</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H113" s="7" t="inlineStr">
         <is>
           <t>- 2309</t>
         </is>
       </c>
       <c r="I113" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J113" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D114" s="3"/>
@@ -6356,96 +6356,96 @@
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
         <v>47595</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H115" s="7" t="inlineStr">
         <is>
           <t>- 2262</t>
         </is>
       </c>
       <c r="I115" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J115" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
         <v>47597</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
           <t>- 2261</t>
         </is>
       </c>
       <c r="I116" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D117" s="3"/>
@@ -6532,51 +6532,51 @@
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
         <v>85530</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H119" s="7" t="inlineStr">
         <is>
           <t>- 17978</t>
         </is>
       </c>
       <c r="I119" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J119" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D120" s="3"/>
@@ -6622,51 +6622,51 @@
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>85532</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H121" s="7" t="inlineStr">
         <is>
           <t>- 17981</t>
         </is>
       </c>
       <c r="I121" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J121" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D122" s="3"/>
@@ -6710,141 +6710,141 @@
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>85533</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H123" s="7" t="inlineStr">
         <is>
           <t>- 17982</t>
         </is>
       </c>
       <c r="I123" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J123" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>85536</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
           <t>- 17980</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>85535</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H125" s="7" t="inlineStr">
         <is>
           <t>- 17979</t>
         </is>
       </c>
       <c r="I125" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J125" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D126" s="3"/>
@@ -6994,114 +6994,114 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>63</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -7258,352 +7258,352 @@
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>259</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>54</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -7622,84 +7622,84 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>127</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -7721,447 +7721,447 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>93</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>44</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>71</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>97</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>141</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
@@ -8183,216 +8183,216 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>46</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>36</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>329</v>
+        <v>305</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -8550,51 +8550,51 @@
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -8715,220 +8715,220 @@
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F58" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
@@ -8983,84 +8983,84 @@
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -9148,84 +9148,84 @@
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
@@ -9445,84 +9445,84 @@
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>