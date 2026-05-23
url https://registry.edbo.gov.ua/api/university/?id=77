--- v3 (2026-04-05)
+++ v4 (2026-05-23)
@@ -1221,54 +1221,56 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H8" s="9"/>
+          <t> 20626</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
@@ -2301,54 +2303,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>26333</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні науки</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>- 21298</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
@@ -2996,54 +3000,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>57853</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I37" s="9"/>
+          <t>- 21370</t>
+        </is>
+      </c>
+      <c r="I37" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
@@ -4971,54 +4977,56 @@
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>23901</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I84" s="9"/>
+          <t>- 20626</t>
+        </is>
+      </c>
+      <c r="I84" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
@@ -7258,51 +7266,51 @@
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
@@ -7328,51 +7336,51 @@
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
@@ -7391,87 +7399,87 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
@@ -7787,51 +7795,51 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -7886,84 +7894,84 @@
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>93</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -7985,150 +7993,150 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>94</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>141</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
@@ -8219,84 +8227,84 @@
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>62</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>68</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
@@ -8315,54 +8323,54 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -8583,51 +8591,51 @@
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -8752,84 +8760,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -8851,51 +8859,51 @@
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -8983,51 +8991,51 @@
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
@@ -9379,51 +9387,51 @@
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -9544,84 +9552,84 @@
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>