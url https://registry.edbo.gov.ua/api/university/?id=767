--- v1 (2026-02-12)
+++ v2 (2026-04-16)
@@ -2248,54 +2248,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>55911</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Образотворче та декоративне мистецтво</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>КО 007093</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -2777,54 +2779,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>54790</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I29" s="9"/>
+          <t>КО 007094</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
@@ -3391,51 +3395,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -3465,51 +3469,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
@@ -3564,51 +3568,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>