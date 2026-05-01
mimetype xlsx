--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -3581,51 +3581,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -3750,51 +3750,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -3849,51 +3849,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>