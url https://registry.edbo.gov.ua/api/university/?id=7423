--- v1 (2026-03-17)
+++ v2 (2026-05-04)
@@ -484,126 +484,136 @@
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 </t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D2" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D2" s="9" t="n">
+        <v>48756</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7132 Лицювальник-плиточник
 7133 Штукатур
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D3" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D3" s="9" t="n">
+        <v>48756</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7124 Тесляр
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D4" s="9"/>
+          <t>PД 040144</t>
+        </is>
+      </c>
+      <c r="D4" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D5" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D5" s="9" t="n">
+        <v>48756</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D6" s="9"/>
+          <t>-- -</t>
+        </is>
+      </c>
+      <c r="D6" s="9" t="n">
+        <v>48756</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
@@ -635,51 +645,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7132 Лицювальник-плиточник
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>54</v>
       </c>
@@ -728,51 +738,51 @@
       </c>
       <c r="B5" s="7" t="n">
         <v>22</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>